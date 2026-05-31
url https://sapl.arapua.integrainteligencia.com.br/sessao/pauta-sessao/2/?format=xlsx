--- v0 (2026-02-21)
+++ v1 (2026-05-31)
@@ -33,51 +33,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="16">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
-    <t>Projeto de Resolução nº 1 de 2026</t>
+    <t>PROJETO DE RESOLUÇÃO nº 1 de 2026</t>
   </si>
   <si>
     <t>Mesa Diretora - Vereador</t>
   </si>
   <si>
     <t>ESTABELECE O CALENDÁRIO COM AS DATAS DAS REUNIÕES ORDINÁRIAS DO EXERCÍCIO LEGISLATIVO DE 2026, CORRESPONDENTE À 2ª SESSÃO LEGISLATIVA DA 16ª LEGISLATURA DA CÂMARA MUNICIPAL DE ARAPUÁ/MG, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>OFICIO TCE nº 357 de 2026</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS. EXECUTIVO MUNICIPAL. EXECUÇÃO ORÇAMENTÁRIA. CRÉDITOS ORÇAMENTÁRIOS E ADICIONAIS. ÍNDICES E LIMITES CONSTITUCIONAIS E LEGAIS. APROVAÇÃO DAS CONTAS. RECOMENDAÇÕES.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA nº 1 de 2026</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ANTERIOR</t>
   </si>